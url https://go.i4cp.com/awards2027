--- v0 (2026-06-26)
+++ v1 (2026-10-31)
@@ -1,1231 +1,912 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/tasks.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="6FDB4AB2" w14:textId="44DFC6C7">
+    <w:p w14:paraId="6FDB4AB2" w14:textId="44DFC6C7" w:rsidR="006A695E" w:rsidRDefault="0195416B" w:rsidP="006A695E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="040B14E2" w:rsidR="0195416B">
+      <w:r w:rsidRPr="040B14E2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>i4cp 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="040B14E2" w:rsidR="6783777D">
+      <w:r w:rsidR="6783777D" w:rsidRPr="040B14E2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="040B14E2" w:rsidR="0195416B">
+      <w:r w:rsidRPr="040B14E2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> Next Practice Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C67552" w:rsidR="00C67552" w:rsidP="00C67552" w:rsidRDefault="00C67552" w14:paraId="222BFB14" w14:textId="77777777">
+    <w:p w14:paraId="222BFB14" w14:textId="77777777" w:rsidR="00C67552" w:rsidRPr="00C67552" w:rsidRDefault="00C67552" w:rsidP="00C67552">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="4ACD711F" w14:textId="2385FF1B">
+    <w:p w14:paraId="4ACD711F" w14:textId="2385FF1B" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="431153F6" w:rsidP="006A695E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="552509E1" w:rsidR="431153F6">
+      <w:r w:rsidRPr="552509E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your organization is innovating. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="552509E1" w:rsidR="431153F6">
+        <w:t>Your organization is innovating. Here's how to get recognized for it.</w:t>
+      </w:r>
+      <w:r w:rsidR="0195416B" w:rsidRPr="552509E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Here's</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="552509E1" w:rsidR="431153F6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B080DB" w14:textId="1FDE2C51" w:rsidR="1C3043AB" w:rsidRDefault="1C3043AB" w:rsidP="552509E1">
+      <w:pPr>
+        <w:spacing w:after="280"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If your organization has implemented a cutting-edge people practice, taken a bold new approach to employee support or culture, or found a smarter way to advance your field</w:t>
+      </w:r>
+      <w:r w:rsidR="74E6C20B" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this is your moment to be recognized for it. Past winners have been recognized for innovations like:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A1FA78" w14:textId="17061399" w:rsidR="1C3043AB" w:rsidRDefault="1C3043AB" w:rsidP="552509E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="280"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cutting-edge people practices showing significant impact or ROI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B353144" w14:textId="41C04125" w:rsidR="1C3043AB" w:rsidRDefault="1C3043AB" w:rsidP="552509E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="280"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="552509E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Innovative approaches to supporting employees or fostering a healthy culture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E92466B" w14:textId="0684B3E0" w:rsidR="1C3043AB" w:rsidRDefault="1C3043AB" w:rsidP="552509E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="280"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advancing their field of practice in meaningful, measurable ways</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E292854" w14:textId="2C51F331" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="0195416B" w:rsidP="006A695E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> how to get recognized for it.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="552509E1" w:rsidR="0195416B">
+      </w:pPr>
+      <w:r w:rsidRPr="552509E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>i4cp’s Next Practice Awards</w:t>
+      </w:r>
+      <w:r w:rsidR="65911B30" w:rsidRPr="552509E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are your opportunity to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="552509E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1C3043AB" w:rsidP="552509E1" w:rsidRDefault="1C3043AB" w14:paraId="21B080DB" w14:textId="1FDE2C51">
-[...82 lines deleted...]
-    <w:p w:rsidR="1C3043AB" w:rsidP="552509E1" w:rsidRDefault="1C3043AB" w14:paraId="42A1FA78" w14:textId="17061399">
+    <w:p w14:paraId="4BFCE938" w14:textId="0C414209" w:rsidR="006A695E" w:rsidRDefault="06F3805A" w:rsidP="552509E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="280"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> people practices showing significant impact or ROI</w:t>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="552509E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Get recognized as</w:t>
+      </w:r>
+      <w:r w:rsidR="38FEB980" w:rsidRPr="552509E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0195416B" w:rsidRPr="552509E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>leading the way in HR, talent, and workforce innovations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1C3043AB" w:rsidP="552509E1" w:rsidRDefault="1C3043AB" w14:paraId="4B353144" w14:textId="41C04125">
+    <w:p w14:paraId="408BE6DB" w14:textId="02D8CE92" w:rsidR="006A695E" w:rsidRDefault="31F8BAAB" w:rsidP="552509E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="280"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-        <w:t>Innovative approaches to supporting employees or fostering a healthy culture</w:t>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="552509E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Share your innovations with i4cp’s exclusive</w:t>
+      </w:r>
+      <w:r w:rsidR="0195416B" w:rsidRPr="552509E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member community</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1C3043AB" w:rsidP="552509E1" w:rsidRDefault="1C3043AB" w14:paraId="5E92466B" w14:textId="0684B3E0">
+    <w:p w14:paraId="52242D69" w14:textId="1156DC5B" w:rsidR="006A695E" w:rsidRDefault="295311DA" w:rsidP="21F0E20E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="280"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-        <w:t>Advancing their field of practice in meaningful, measurable ways</w:t>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Elevate your organization’s profile and</w:t>
+      </w:r>
+      <w:r w:rsidR="0195416B" w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> showcase </w:t>
+      </w:r>
+      <w:r w:rsidR="6D341A78" w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0195416B" w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>talent leadership</w:t>
+      </w:r>
+      <w:r w:rsidR="51B67EF5" w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> driving your results</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="3E292854" w14:textId="2C51F331">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="562A6334" w14:textId="2057D622" w:rsidR="38F70AAB" w:rsidRDefault="38F70AAB" w:rsidP="040B14E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="accent6"/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="552509E1" w:rsidR="0195416B">
-[...18 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="112E5D" w:themeColor="accent5"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Winners receive:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="552509E1" w:rsidRDefault="006A695E" w14:paraId="4BFCE938" w14:textId="0C414209">
+    <w:p w14:paraId="3467A995" w14:textId="210AAEBA" w:rsidR="38F70AAB" w:rsidRDefault="38F70AAB" w:rsidP="5AECE201">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="280"/>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+        <w:spacing w:after="280" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Feature</w:t>
+      </w:r>
+      <w:r w:rsidR="0967C8AF" w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="26955FA1" w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="552509E1" w:rsidR="0195416B">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> innovations</w:t>
+      <w:r w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>at i4cp's annual Next Practices Now Conference, the #1 ranked event for HR leaders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="552509E1" w:rsidRDefault="006A695E" w14:paraId="408BE6DB" w14:textId="02D8CE92">
+    <w:p w14:paraId="21E40A50" w14:textId="7A569398" w:rsidR="1763E13F" w:rsidRDefault="1763E13F" w:rsidP="5AECE201">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="280"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:spacing w:after="280" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>NEW:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="052C8019" w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One free ticket for </w:t>
+      </w:r>
+      <w:r w:rsidR="0CC719A0" w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>winn</w:t>
+      </w:r>
+      <w:r w:rsidR="052C8019" w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>er at 2027 Next Practices Now Conference (worth</w:t>
+      </w:r>
+      <w:r w:rsidR="327ED6E0" w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="327ED6E0" w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>4,395)</w:t>
+      </w:r>
+      <w:r w:rsidR="052C8019" w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="21F0E20E" w:rsidRDefault="006A695E" w14:paraId="52242D69" w14:textId="1156DC5B">
+    <w:p w14:paraId="3784810A" w14:textId="0133218F" w:rsidR="29728CC1" w:rsidRDefault="29728CC1" w:rsidP="79B6D6DB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="280" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="accent6" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="accent6" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="0F5F296C" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="accent6" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: Only one free ticket per winner. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0F5F296C" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="accent6" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Ticket</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0F5F296C" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="accent6" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cannot be retrospectively applied to a</w:t>
+      </w:r>
+      <w:r w:rsidR="5DEDAE0F" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="accent6" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>n already</w:t>
+      </w:r>
+      <w:r w:rsidR="0F5F296C" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="accent6" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purchased ticket</w:t>
+      </w:r>
+      <w:r w:rsidR="100556C9" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="accent6" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>. Only applicable for 2027</w:t>
+      </w:r>
+      <w:r w:rsidR="0CB157BF" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="accent6" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conference</w:t>
+      </w:r>
+      <w:r w:rsidR="100556C9" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="accent6" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDBBFE5" w14:textId="7DD4FA10" w:rsidR="7D6B41C6" w:rsidRDefault="7D6B41C6" w:rsidP="79B6D6DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="280"/>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+        <w:spacing w:after="280" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Next Practice Award trophy</w:t>
+      </w:r>
+      <w:r w:rsidR="586F7096" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="4968EB83" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>received</w:t>
+      </w:r>
+      <w:r w:rsidR="586F7096" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="040B14E2" w:rsidR="0195416B">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> driving your results</w:t>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>in front of a live audience with a winner's photoshoot</w:t>
+      </w:r>
+      <w:r w:rsidR="7FE0D4EA" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at award ceremony, followed by </w:t>
+      </w:r>
+      <w:r w:rsidR="1976CBE3" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">celebratory </w:t>
+      </w:r>
+      <w:r w:rsidR="7FE0D4EA" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>afterparty</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="38F70AAB" w:rsidP="040B14E2" w:rsidRDefault="38F70AAB" w14:paraId="562A6334" w14:textId="2057D622">
-[...24 lines deleted...]
-    <w:p w:rsidR="38F70AAB" w:rsidP="5AECE201" w:rsidRDefault="38F70AAB" w14:paraId="3467A995" w14:textId="210AAEBA">
+    <w:p w14:paraId="3C6B1AB1" w14:textId="60408A0B" w:rsidR="38F70AAB" w:rsidRDefault="38F70AAB" w:rsidP="040B14E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...39 lines deleted...]
-        <w:t>at i4cp's annual Next Practices Now Conference, the #1 ranked event for HR leaders</w:t>
+        <w:spacing w:after="280" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Prominent display alongside past winners as a leading organization and award winner</w:t>
+      </w:r>
+      <w:r w:rsidR="3CE2675C" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on i4cp website and materials</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1763E13F" w:rsidP="5AECE201" w:rsidRDefault="1763E13F" w14:paraId="21E40A50" w14:textId="7A569398">
+    <w:p w14:paraId="5EFFE179" w14:textId="5592BA3C" w:rsidR="38F70AAB" w:rsidRDefault="38F70AAB" w:rsidP="040B14E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...73 lines deleted...]
-        <w:t>*</w:t>
+        <w:spacing w:after="280" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Published case study </w:t>
+      </w:r>
+      <w:r w:rsidR="3277AA1B" w:rsidRPr="79B6D6DB">
+        <w:t>promoted on social media and to i4cp's membership</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="29728CC1" w:rsidP="79B6D6DB" w:rsidRDefault="29728CC1" w14:paraId="3784810A" w14:textId="0133218F">
-[...153 lines deleted...]
-    <w:p w:rsidR="7D6B41C6" w:rsidP="79B6D6DB" w:rsidRDefault="7D6B41C6" w14:paraId="0BDBBFE5" w14:textId="7DD4FA10">
+    <w:p w14:paraId="770922FD" w14:textId="6D4EEEBD" w:rsidR="38F70AAB" w:rsidRDefault="38F70AAB" w:rsidP="040B14E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...72 lines deleted...]
-        <w:t>afterparty</w:t>
+        <w:spacing w:after="280" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Additional opportunities to present to or discuss with i4cp members and communities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="38F70AAB" w:rsidP="040B14E2" w:rsidRDefault="38F70AAB" w14:paraId="3C6B1AB1" w14:textId="60408A0B">
+    <w:p w14:paraId="2A8F8D75" w14:textId="63823A28" w:rsidR="38F70AAB" w:rsidRDefault="38F70AAB" w:rsidP="040B14E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> on i4cp website and materials</w:t>
+        <w:spacing w:after="280" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Press release for winner's use across web, social, and industry publications</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="38F70AAB" w:rsidP="040B14E2" w:rsidRDefault="38F70AAB" w14:paraId="5EFFE179" w14:textId="5592BA3C">
-[...30 lines deleted...]
-        <w:t>promoted on social media and to i4cp's membership</w:t>
+    <w:p w14:paraId="50EEE46B" w14:textId="14C3B96E" w:rsidR="006A695E" w:rsidRDefault="128DEC06" w:rsidP="002058EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5F345ED6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Apply by November 3, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="7AEE901A" w:rsidRPr="5F345ED6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="38F70AAB" w:rsidP="040B14E2" w:rsidRDefault="38F70AAB" w14:paraId="770922FD" w14:textId="6D4EEEBD">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> opportunities to present to or discuss with i4cp members and communities</w:t>
+    <w:p w14:paraId="4519EA26" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="001357E3" w:rsidRDefault="006A695E" w:rsidP="040B14E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Members may submit up to four unique entries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="040B14E2">
+        <w:t xml:space="preserve">, highlighting a distinct program or initiative implemented or in the process of implementation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>All entries must be in Word format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="040B14E2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Submissions are accepted from i4cp Enterprise and i4cp Board member organizations only.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="38F70AAB" w:rsidP="040B14E2" w:rsidRDefault="38F70AAB" w14:paraId="2A8F8D75" w14:textId="63823A28">
-[...24 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="500A96F9" w14:textId="17B9787B" w:rsidR="040B14E2" w:rsidRDefault="040B14E2" w:rsidP="040B14E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="002058EF" w:rsidRDefault="006A695E" w14:paraId="50EEE46B" w14:textId="74C99590">
+    <w:p w14:paraId="0E3899EF" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="00494370">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="21F0E20E" w:rsidR="006A695E">
+      <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Apply by November 3,</w:t>
-[...13 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>Past winners and applicants</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001357E3" w:rsidR="006A695E" w:rsidP="040B14E2" w:rsidRDefault="006A695E" w14:paraId="4519EA26" w14:textId="77777777">
-[...114 lines deleted...]
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="2C762F68" w14:textId="77777777">
+    <w:p w14:paraId="2C762F68" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>While every submission is</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>unique</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">visit i4cp’s </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ja-JP"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidRPr="00D1382A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ja-JP"/>
           </w:rPr>
           <w:t xml:space="preserve">ast </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -1273,619 +954,494 @@
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> submissions. The best </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>entries</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> often include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="4D056A7E" w14:textId="77777777">
+    <w:p w14:paraId="4D056A7E" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Detail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>s of</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> the steps your organization took to achieve success</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="63D34913" w14:textId="77777777">
+    <w:p w14:paraId="63D34913" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Measurement strategies and d</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>emonstrable results, whether tangible or intangible</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="3BA74DEC" w14:textId="77777777">
+    <w:p w14:paraId="3BA74DEC" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Clear, concise writing that fits the specified case-study format</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="00494370" w:rsidRDefault="006A695E" w14:paraId="1C651F6B" w14:textId="77777777">
+    <w:p w14:paraId="1C651F6B" w14:textId="77777777" w:rsidR="006A695E" w:rsidRDefault="006A695E" w:rsidP="00494370">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E522C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>The publication process</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="21F0E20E" w:rsidRDefault="006A695E" w14:paraId="6E7306B0" w14:textId="2A0BB033">
+    <w:p w14:paraId="6E7306B0" w14:textId="2A0BB033" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="21F0E20E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="280"/>
-        <w:contextualSpacing w:val="1"/>
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="21F0E20E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Entries will be published as they are written</w:t>
+      </w:r>
+      <w:r w:rsidR="4E0DCDA1" w:rsidRPr="21F0E20E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> as early as November 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0046277C" w:rsidR="006A695E" w:rsidP="21F0E20E" w:rsidRDefault="006A695E" w14:paraId="6BFF4809" w14:textId="19FA92B1">
+    <w:p w14:paraId="6BFF4809" w14:textId="19FA92B1" w:rsidR="006A695E" w:rsidRPr="0046277C" w:rsidRDefault="006A695E" w:rsidP="21F0E20E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="280"/>
-        <w:contextualSpacing w:val="1"/>
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>By submitting your entry, you agree to your work being published on i4cp’s website</w:t>
+      </w:r>
+      <w:r w:rsidR="7E6B9389" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>, as written, with approval f</w:t>
       </w:r>
-      <w:r w:rsidRPr="79B6D6DB" w:rsidR="5DAB4B79">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="5DAB4B79" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>rom</w:t>
       </w:r>
-      <w:r w:rsidRPr="79B6D6DB" w:rsidR="7E6B9389">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="7E6B9389" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> your communications or PR team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="00A66C04" w:rsidRDefault="006A695E" w14:paraId="3B7B7436" w14:textId="77777777">
+    <w:p w14:paraId="3B7B7436" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="00A66C04">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>The review process</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="21F0E20E" w:rsidRDefault="006A695E" w14:paraId="0A2607AC" w14:textId="65F69341">
+    <w:p w14:paraId="0A2607AC" w14:textId="65F69341" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="21F0E20E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="280"/>
-        <w:contextualSpacing w:val="1"/>
-[...35 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Each entry will be reviewed by i4cp's in</w:t>
+      </w:r>
+      <w:r w:rsidR="6007A2D2" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>tern</w:t>
       </w:r>
-      <w:r w:rsidRPr="79B6D6DB" w:rsidR="006A695E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">al </w:t>
       </w:r>
-      <w:r w:rsidRPr="79B6D6DB" w:rsidR="60FE6105">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="60FE6105" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>team of judges</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="79B6D6DB" w:rsidRDefault="006A695E" w14:paraId="700112F8" w14:textId="6DFE12C1">
+    <w:p w14:paraId="700112F8" w14:textId="6DFE12C1" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="79B6D6DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="280"/>
-        <w:contextualSpacing w:val="1"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Semi-finalists will be </w:t>
       </w:r>
-      <w:r w:rsidRPr="79B6D6DB" w:rsidR="694797EB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="694797EB" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>review</w:t>
       </w:r>
-      <w:r w:rsidRPr="79B6D6DB" w:rsidR="006A695E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">ed </w:t>
       </w:r>
-      <w:r w:rsidRPr="79B6D6DB" w:rsidR="730E807F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="730E807F" w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidRPr="79B6D6DB" w:rsidR="006A695E">
-[...25 lines deleted...]
-        <w:t>final judges</w:t>
+      <w:r w:rsidRPr="79B6D6DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a secondary group of i4cp final judges</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="21F0E20E" w:rsidRDefault="006A695E" w14:paraId="7441AADA" w14:textId="1534CD4B">
+    <w:p w14:paraId="7441AADA" w14:textId="1534CD4B" w:rsidR="006A695E" w:rsidRDefault="006A695E" w:rsidP="21F0E20E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="280"/>
-        <w:contextualSpacing w:val="1"/>
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="21F0E20E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Finalists will be chosen and announced in advance of the i4cp 202</w:t>
+      </w:r>
+      <w:r w:rsidR="36373035" w:rsidRPr="21F0E20E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="21F0E20E" w:rsidR="006A695E">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Conference</w:t>
+      <w:r w:rsidRPr="21F0E20E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Next Practices Now Conference</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A66C04" w:rsidR="006A695E" w:rsidP="00A66C04" w:rsidRDefault="006A695E" w14:paraId="5995FA44" w14:textId="77777777">
+    <w:p w14:paraId="5995FA44" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00A66C04" w:rsidRDefault="006A695E" w:rsidP="00A66C04">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A66C04">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Ready to enter?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001357E3" w:rsidR="006A695E" w:rsidP="5AECE201" w:rsidRDefault="006A695E" w14:paraId="69AEF14C" w14:textId="07F832AE">
+    <w:p w14:paraId="69AEF14C" w14:textId="07F832AE" w:rsidR="006A695E" w:rsidRPr="001357E3" w:rsidRDefault="006A695E" w:rsidP="5AECE201">
       <w:pPr>
         <w:spacing w:after="280"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Calibri" w:cstheme="minorAscii"/>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5AECE201" w:rsidR="006A695E">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">To enter your organization’s innovative practice(s) in this year’s award competition, </w:t>
       </w:r>
-      <w:r w:rsidRPr="5AECE201" w:rsidR="006A695E">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">please complete and submit i4cp’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="5AECE201" w:rsidR="006A695E">
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Next Practice Award entry f</w:t>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t>Next Practice Award entry form</w:t>
+      </w:r>
+      <w:r w:rsidR="492372F7" w:rsidRPr="5AECE201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R195aa30fe4874dc2">
-        <w:r w:rsidRPr="5AECE201" w:rsidR="492372F7">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="492372F7" w:rsidRPr="5AECE201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="1"/>
-[...3 lines deleted...]
-            <w:sz w:val="24"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ja-JP"/>
           </w:rPr>
           <w:t>here.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0095507C" w:rsidR="006A695E" w:rsidP="040B14E2" w:rsidRDefault="006A695E" w14:paraId="69C53702" w14:textId="26E94665">
+    <w:p w14:paraId="69C53702" w14:textId="26E94665" w:rsidR="006A695E" w:rsidRPr="0095507C" w:rsidRDefault="006A695E" w:rsidP="040B14E2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0095507C" w:rsidR="006A695E" w:rsidP="040B14E2" w:rsidRDefault="006A695E" w14:paraId="23919ED7" w14:textId="26DC2C6A">
-      <w:pPr/>
+    <w:p w14:paraId="23919ED7" w14:textId="26DC2C6A" w:rsidR="006A695E" w:rsidRPr="0095507C" w:rsidRDefault="006A695E" w:rsidP="040B14E2">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0095507C" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="776BCE57" w14:textId="74AC61CF">
+    <w:p w14:paraId="776BCE57" w14:textId="74AC61CF" w:rsidR="006A695E" w:rsidRPr="0095507C" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="040B14E2" w:rsidR="006A695E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="040B14E2">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Next Practice Award Entry Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="7DD7E8B9" w14:textId="77777777">
+    <w:p w14:paraId="7DD7E8B9" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:spacing w:after="280"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that i4cp may publish all or part of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
@@ -1906,323 +1462,323 @@
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>in the form of a case study as a benefit to i4cp member organizations</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> We recommend having an editor review your application before submitting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A33F3" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="5F07EAA1" w14:textId="77777777">
+    <w:p w14:paraId="5F07EAA1" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="009A33F3" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A33F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Contact &amp; Company Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="DDD9C3" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="DDD9C3" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DDD9C3"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DDD9C3"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3037"/>
         <w:gridCol w:w="6313"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidTr="00810F35" w14:paraId="0BA176E7" w14:textId="77777777">
+      <w:tr w:rsidR="006A695E" w:rsidRPr="00D1382A" w14:paraId="0BA176E7" w14:textId="77777777" w:rsidTr="00810F35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="4DC11235" w14:textId="77777777">
+          <w:p w14:paraId="4DC11235" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1382A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Organization name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="00810F35" w:rsidRDefault="006A695E" w14:paraId="02E44E6E" w14:textId="77777777">
+          <w:p w14:paraId="02E44E6E" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="00810F35">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Mincho" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidTr="00810F35" w14:paraId="7F81ABBC" w14:textId="77777777">
+      <w:tr w:rsidR="006A695E" w:rsidRPr="00D1382A" w14:paraId="7F81ABBC" w14:textId="77777777" w:rsidTr="00810F35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="4C5B4473" w14:textId="77777777">
+          <w:p w14:paraId="4C5B4473" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Author Name</w:t>
             </w:r>
             <w:r w:rsidRPr="00D1382A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="00810F35" w:rsidRDefault="006A695E" w14:paraId="645DDA04" w14:textId="77777777">
+          <w:p w14:paraId="645DDA04" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="00810F35">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Mincho" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidTr="00810F35" w14:paraId="794BFF80" w14:textId="77777777">
+      <w:tr w:rsidR="006A695E" w:rsidRPr="00D1382A" w14:paraId="794BFF80" w14:textId="77777777" w:rsidTr="00810F35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="2CA634CC" w14:textId="77777777">
+          <w:p w14:paraId="2CA634CC" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Author Title</w:t>
             </w:r>
             <w:r w:rsidRPr="00D1382A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="00810F35" w:rsidRDefault="006A695E" w14:paraId="7F44465B" w14:textId="77777777">
+          <w:p w14:paraId="7F44465B" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="00810F35">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Mincho" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="7395C7CF" w14:textId="77777777">
+    <w:p w14:paraId="7395C7CF" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:spacing w:after="280"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Word limit: 1,500</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="541F4935" w14:textId="77777777">
+    <w:p w14:paraId="541F4935" w14:textId="77777777" w:rsidR="006A695E" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Headline</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D56A10" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="4F485D94" w14:textId="77777777">
+    <w:p w14:paraId="4F485D94" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D56A10" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56A10">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Provide a short headline title for your entry. It may be used as the title for your published case study (4-10 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="263AE31D" w14:textId="77777777">
+    <w:p w14:paraId="263AE31D" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>ummary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="3C279C0A" w14:textId="77777777">
+    <w:p w14:paraId="3C279C0A" w14:textId="77777777" w:rsidR="006A695E" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:spacing w:after="280"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Write the elevator pitch for your entry, describing what your organization accomplished and why it is innovative. (1-3 sentences / bullets)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="5699F091" w14:textId="77777777">
+    <w:p w14:paraId="5699F091" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Business challenge</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="6AAEC8B5" w14:textId="77777777">
+    <w:p w14:paraId="6AAEC8B5" w14:textId="77777777" w:rsidR="006A695E" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:spacing w:after="280"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0444">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">xplain the business challenge or problem your organization faced and why it was important to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">implement the solution you created to </w:t>
@@ -2260,141 +1816,156 @@
       <w:r w:rsidRPr="005A0444">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide any relevant context for your initiative. </w:t>
       </w:r>
       <w:r w:rsidRPr="005A0444">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(1 – 2 paragraphs).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="4E56C662" w14:textId="77777777">
+    <w:p w14:paraId="4E56C662" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Solution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Scope &amp; Innovation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="72057664" w14:textId="77777777">
+    <w:p w14:paraId="72057664" w14:textId="77777777" w:rsidR="006A695E" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:spacing w:after="280"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0444">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">xplain the solution your organization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>created</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0444">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> to address the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">identified business </w:t>
       </w:r>
       <w:r w:rsidRPr="005A0444">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>problem, and how you implemented it (what was needed to get started, barriers you faced, length of time it took, etc.). Please describe the scope of your project (Was it enterprise-wide, specific to certain areas of the company, business unit(s) or locations?) and the degree of innovation your project required (Was this something totally new for your organization? For your industry? An adaptation of something you already had in place?).</w:t>
+        <w:t xml:space="preserve">problem, and how you implemented it (what was needed to get started, barriers you faced, length of time it took, etc.). Please describe the scope of your project (Was </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A0444">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A0444">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enterprise-wide, specific to certain areas of the company, business unit(s) or locations?) and the degree of innovation your project required (Was this something totally new for your organization? For your industry? An adaptation of something you already had in place?).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="569BBD88" w14:textId="77777777">
+    <w:p w14:paraId="569BBD88" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Results</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Impact</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="2FC2F721" w14:textId="77777777">
+    <w:p w14:paraId="2FC2F721" w14:textId="77777777" w:rsidR="006A695E" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:spacing w:after="280"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Describe</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0444">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> the results you've </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>achieved</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0444">
@@ -2442,67 +2013,67 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> have noted so far or</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0444">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> expect to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>see, and any measures in place</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0444">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> to determine progress.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1382A" w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="658F75F7" w14:textId="77777777">
+    <w:p w14:paraId="658F75F7" w14:textId="77777777" w:rsidR="006A695E" w:rsidRPr="00D1382A" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A695E" w:rsidP="006A695E" w:rsidRDefault="006A695E" w14:paraId="4BAD81C9" w14:textId="77777777">
+    <w:p w14:paraId="4BAD81C9" w14:textId="77777777" w:rsidR="006A695E" w:rsidRDefault="006A695E" w:rsidP="006A695E">
       <w:pPr>
         <w:spacing w:after="280"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">riefly explain where </w:t>
       </w:r>
       <w:r>
@@ -2521,94 +2092,104 @@
         </w:rPr>
         <w:t xml:space="preserve"> currently stand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">lessons learned, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1382A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">what you would have done differently, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>what you plan going forward.</w:t>
+        <w:t xml:space="preserve">what you plan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>going</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forward.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00850DCD" w:rsidR="00850DCD" w:rsidP="00850DCD" w:rsidRDefault="00850DCD" w14:paraId="21191B1C" w14:textId="77777777">
+    <w:p w14:paraId="21191B1C" w14:textId="77777777" w:rsidR="00850DCD" w:rsidRPr="00850DCD" w:rsidRDefault="00850DCD" w:rsidP="00850DCD">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00850DCD" w:rsidR="00850DCD" w:rsidSect="00C6349D">
+    <w:sectPr w:rsidR="00850DCD" w:rsidRPr="00850DCD" w:rsidSect="00C6349D">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0086595D" w:rsidP="007D6A65" w:rsidRDefault="0086595D" w14:paraId="5EF6C894" w14:textId="77777777">
+    <w:p w14:paraId="2DAD25DC" w14:textId="77777777" w:rsidR="00CE36D9" w:rsidRDefault="00CE36D9" w:rsidP="007D6A65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0086595D" w:rsidP="007D6A65" w:rsidRDefault="0086595D" w14:paraId="265ABC10" w14:textId="77777777">
+    <w:p w14:paraId="0F5AFB17" w14:textId="77777777" w:rsidR="00CE36D9" w:rsidRDefault="00CE36D9" w:rsidP="007D6A65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2625,70 +2206,69 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="005E59A9" w:rsidP="00D92D0D" w:rsidRDefault="00E80134" w14:paraId="79003589" w14:textId="46780CBE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79003589" w14:textId="46780CBE" w:rsidR="005E59A9" w:rsidRDefault="00E80134" w:rsidP="00D92D0D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-806" w:right="-543"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41A6B534" wp14:editId="75174181">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-907415</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>2540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7769860" cy="692196"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1102873769" name="Picture 6"/>
@@ -2721,82 +2301,82 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7769860" cy="692196"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005E59A9" w:rsidP="00D92D0D" w:rsidRDefault="005E59A9" w14:paraId="1812B63E" w14:textId="77777777">
+  <w:p w14:paraId="1812B63E" w14:textId="77777777" w:rsidR="005E59A9" w:rsidRDefault="005E59A9" w:rsidP="00D92D0D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-806" w:right="-543"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0086595D" w:rsidP="007D6A65" w:rsidRDefault="0086595D" w14:paraId="7D08851F" w14:textId="77777777">
+    <w:p w14:paraId="65981EC3" w14:textId="77777777" w:rsidR="00CE36D9" w:rsidRDefault="00CE36D9" w:rsidP="007D6A65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0086595D" w:rsidP="007D6A65" w:rsidRDefault="0086595D" w14:paraId="416273E8" w14:textId="77777777">
+    <w:p w14:paraId="302C14CB" w14:textId="77777777" w:rsidR="00CE36D9" w:rsidRDefault="00CE36D9" w:rsidP="007D6A65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="005E59A9" w:rsidP="00966DDF" w:rsidRDefault="00E80134" w14:paraId="1971F17A" w14:textId="3140F1A5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1971F17A" w14:textId="3140F1A5" w:rsidR="005E59A9" w:rsidRDefault="00E80134" w:rsidP="00966DDF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-810" w:right="-540"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47E3F6C5" wp14:editId="40C10DC0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-908050</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7770173" cy="692224"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="901807069" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2830,274 +2410,50 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="43">
-[...222 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="804D321B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -3272,487 +2628,487 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02330933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50343810"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="052E6F8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A39283DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="078A695F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A1E0860"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D147B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D28E4A3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17E9D95B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
@@ -3776,151 +3132,264 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F037EB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E10ABAE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2463B814"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88CC6FA8"/>
+    <w:lvl w:ilvl="0" w:tplc="E52C8514">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D38644C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9B1AC0E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4740CC2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="456215F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EF30AB30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DFB6E730">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D9D0B536">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8DDE06A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A8320E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08C6F482"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -3965,313 +3434,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B713848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81EA88EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B731B74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AA40FC96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C2258D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FADC6008"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4313,893 +3782,1006 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="385A26A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B33470FE"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AF57AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D6CA7D6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CA2EC45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDEED934"/>
+    <w:lvl w:ilvl="0" w:tplc="3CB8E218">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2D22EA5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CB4CB0EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F4D42DA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6C6E5746">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A2EE3618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B25C0850">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2662C5AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E80EDD42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD468E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCECDB96"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4079266D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8040A464"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="424479FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBB604EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="431F202F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48B800AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D40A16BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A881B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="259E9380"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBE4A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4746ACE6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5241,200 +4823,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50470800"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C5C6CF06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52E14D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FB03592"/>
     <w:lvl w:ilvl="0" w:tplc="9C308ED0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5481,426 +5063,426 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="574C3AB2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04267CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58CF3B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4CAC774"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64CE7FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B802ABCA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68415E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C12CE0C"/>
     <w:lvl w:ilvl="0" w:tplc="DB389FB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5945,909 +5527,909 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BBF49E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EFC0A1C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F653A81"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C5C6CF06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="719F334A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1C0C1C4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73485F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBEA771A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="749E1F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="974CA3CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75296C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D208EC8"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="783A0FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32F2E692"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78A6380A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEC83EDC"/>
     <w:lvl w:ilvl="0" w:tplc="041E6AAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -6879,791 +6461,787 @@
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79C963A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57886470"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C760D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26F011FC"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CAC38F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A558D28E"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DA031E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5C2FA78"/>
     <w:lvl w:ilvl="0" w:tplc="553C4948">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FCC04E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6DA3C22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="46">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="1" w16cid:durableId="351499302">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="2" w16cid:durableId="919023212">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1882210103">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="1882210103">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="4" w16cid:durableId="1621302624">
+    <w:abstractNumId w:val="38"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="51589562">
+  <w:num w:numId="5" w16cid:durableId="51589562">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1681392062">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="925118036">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="773743182">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2005008685">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1444693569">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1984388575">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="743456232">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1428038260">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="877164900">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="495998551">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1107577360">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1445613766">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="753281260">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="321740123">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="730038014">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="942374473">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="466244304">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2096705969">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="962003665">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="817264670">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1089234793">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1930195639">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1253247564">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1189413671">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="113863926">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1946575772">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="178550442">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="727653126">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1856117962">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1417704582">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="449084283">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="998506889">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1681392062">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="38" w16cid:durableId="1804420078">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="925118036">
+  <w:num w:numId="39" w16cid:durableId="1337683096">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1648171217">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1404181480">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="418529066">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1586574929">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1379746739">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="773743182">
-[...101 lines deleted...]
-  <w:num w:numId="40" w16cid:durableId="418529066">
+  <w:num w:numId="45" w16cid:durableId="432630059">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1586574929">
-[...8 lines deleted...]
-  <w:num w:numId="44" w16cid:durableId="1716930048">
+  <w:num w:numId="46" w16cid:durableId="1716930048">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:displayBackgroundShape/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D6A65"/>
     <w:rsid w:val="00001BA6"/>
@@ -8091,87 +7669,89 @@
     <w:rsid w:val="00C426C9"/>
     <w:rsid w:val="00C45F54"/>
     <w:rsid w:val="00C466B1"/>
     <w:rsid w:val="00C6349D"/>
     <w:rsid w:val="00C64666"/>
     <w:rsid w:val="00C67552"/>
     <w:rsid w:val="00C81647"/>
     <w:rsid w:val="00C828F2"/>
     <w:rsid w:val="00C830B8"/>
     <w:rsid w:val="00C8380E"/>
     <w:rsid w:val="00C90FD1"/>
     <w:rsid w:val="00C9317E"/>
     <w:rsid w:val="00C96658"/>
     <w:rsid w:val="00C96B8E"/>
     <w:rsid w:val="00CA0241"/>
     <w:rsid w:val="00CA02DE"/>
     <w:rsid w:val="00CA0B9C"/>
     <w:rsid w:val="00CA20B7"/>
     <w:rsid w:val="00CA55A4"/>
     <w:rsid w:val="00CB1DB2"/>
     <w:rsid w:val="00CB50AF"/>
     <w:rsid w:val="00CB546A"/>
     <w:rsid w:val="00CB67D6"/>
     <w:rsid w:val="00CD5AC5"/>
     <w:rsid w:val="00CE209C"/>
+    <w:rsid w:val="00CE36D9"/>
     <w:rsid w:val="00CE3EB9"/>
     <w:rsid w:val="00CE5713"/>
     <w:rsid w:val="00CE6FAD"/>
     <w:rsid w:val="00CF2E37"/>
     <w:rsid w:val="00CF643F"/>
     <w:rsid w:val="00D00EE4"/>
     <w:rsid w:val="00D021F7"/>
     <w:rsid w:val="00D025C5"/>
     <w:rsid w:val="00D05CEF"/>
     <w:rsid w:val="00D1108E"/>
     <w:rsid w:val="00D1117B"/>
     <w:rsid w:val="00D13C52"/>
     <w:rsid w:val="00D1410D"/>
     <w:rsid w:val="00D16178"/>
     <w:rsid w:val="00D22FA8"/>
     <w:rsid w:val="00D25C33"/>
     <w:rsid w:val="00D35A9D"/>
     <w:rsid w:val="00D36947"/>
     <w:rsid w:val="00D41CDD"/>
     <w:rsid w:val="00D452A4"/>
     <w:rsid w:val="00D51D36"/>
     <w:rsid w:val="00D55751"/>
     <w:rsid w:val="00D558A1"/>
     <w:rsid w:val="00D55CBB"/>
     <w:rsid w:val="00D6459B"/>
     <w:rsid w:val="00D70BBF"/>
     <w:rsid w:val="00D853FB"/>
     <w:rsid w:val="00D85560"/>
     <w:rsid w:val="00D9109D"/>
     <w:rsid w:val="00D92D0D"/>
     <w:rsid w:val="00D92D48"/>
     <w:rsid w:val="00D9361C"/>
     <w:rsid w:val="00D97CC8"/>
     <w:rsid w:val="00DA319A"/>
     <w:rsid w:val="00DA3E5A"/>
     <w:rsid w:val="00DB49D8"/>
     <w:rsid w:val="00DC2085"/>
+    <w:rsid w:val="00DE57E2"/>
     <w:rsid w:val="00DF3FC1"/>
     <w:rsid w:val="00DF4F12"/>
     <w:rsid w:val="00E021AD"/>
     <w:rsid w:val="00E13855"/>
     <w:rsid w:val="00E2381C"/>
     <w:rsid w:val="00E2418F"/>
     <w:rsid w:val="00E31FFA"/>
     <w:rsid w:val="00E32141"/>
     <w:rsid w:val="00E33611"/>
     <w:rsid w:val="00E524EB"/>
     <w:rsid w:val="00E54099"/>
     <w:rsid w:val="00E55C4B"/>
     <w:rsid w:val="00E61223"/>
     <w:rsid w:val="00E70400"/>
     <w:rsid w:val="00E70D23"/>
     <w:rsid w:val="00E80134"/>
     <w:rsid w:val="00E82865"/>
     <w:rsid w:val="00E84278"/>
     <w:rsid w:val="00E86185"/>
     <w:rsid w:val="00E91D73"/>
     <w:rsid w:val="00E91EF4"/>
     <w:rsid w:val="00E91F84"/>
     <w:rsid w:val="00EA17EB"/>
     <w:rsid w:val="00EA62EB"/>
     <w:rsid w:val="00EB1ADA"/>
@@ -8184,266 +7764,270 @@
     <w:rsid w:val="00EF38C1"/>
     <w:rsid w:val="00EF3EC8"/>
     <w:rsid w:val="00EF5B01"/>
     <w:rsid w:val="00F02585"/>
     <w:rsid w:val="00F128A5"/>
     <w:rsid w:val="00F168F9"/>
     <w:rsid w:val="00F2748D"/>
     <w:rsid w:val="00F377DB"/>
     <w:rsid w:val="00F401AA"/>
     <w:rsid w:val="00F47EBB"/>
     <w:rsid w:val="00F5241E"/>
     <w:rsid w:val="00F55925"/>
     <w:rsid w:val="00F56814"/>
     <w:rsid w:val="00F6480C"/>
     <w:rsid w:val="00F65A61"/>
     <w:rsid w:val="00F66C8B"/>
     <w:rsid w:val="00F70485"/>
     <w:rsid w:val="00F711F8"/>
     <w:rsid w:val="00F7498E"/>
     <w:rsid w:val="00F762A3"/>
     <w:rsid w:val="00F83341"/>
     <w:rsid w:val="00F86E52"/>
     <w:rsid w:val="00F93AC3"/>
     <w:rsid w:val="00F94116"/>
     <w:rsid w:val="00FB50EB"/>
+    <w:rsid w:val="00FB6E75"/>
     <w:rsid w:val="00FC72CA"/>
     <w:rsid w:val="00FD08B4"/>
     <w:rsid w:val="00FD0CF3"/>
     <w:rsid w:val="00FD5654"/>
     <w:rsid w:val="00FD7D77"/>
     <w:rsid w:val="00FE1F68"/>
     <w:rsid w:val="00FE3A59"/>
     <w:rsid w:val="00FE78A5"/>
     <w:rsid w:val="00FF1CA8"/>
     <w:rsid w:val="00FF4C9A"/>
     <w:rsid w:val="0195416B"/>
     <w:rsid w:val="03FCE2D7"/>
     <w:rsid w:val="040B14E2"/>
     <w:rsid w:val="052C8019"/>
     <w:rsid w:val="06175CE7"/>
     <w:rsid w:val="06F3805A"/>
     <w:rsid w:val="0786FFD2"/>
     <w:rsid w:val="0967C8AF"/>
     <w:rsid w:val="0CB157BF"/>
     <w:rsid w:val="0CC719A0"/>
     <w:rsid w:val="0D26B9A7"/>
     <w:rsid w:val="0DF4372C"/>
     <w:rsid w:val="0E4E4501"/>
     <w:rsid w:val="0E9EBE94"/>
     <w:rsid w:val="0F5F296C"/>
     <w:rsid w:val="100556C9"/>
     <w:rsid w:val="11323E70"/>
     <w:rsid w:val="117B743C"/>
+    <w:rsid w:val="128DEC06"/>
     <w:rsid w:val="130FBD2C"/>
     <w:rsid w:val="1763E13F"/>
     <w:rsid w:val="1976CBE3"/>
     <w:rsid w:val="1C3043AB"/>
     <w:rsid w:val="207A2785"/>
     <w:rsid w:val="21F0E20E"/>
     <w:rsid w:val="24EF0B75"/>
     <w:rsid w:val="26955FA1"/>
     <w:rsid w:val="270EEB4E"/>
     <w:rsid w:val="295311DA"/>
     <w:rsid w:val="29728CC1"/>
     <w:rsid w:val="2E0D0DD3"/>
     <w:rsid w:val="31F8BAAB"/>
     <w:rsid w:val="3277AA1B"/>
     <w:rsid w:val="327ED6E0"/>
     <w:rsid w:val="33D04986"/>
     <w:rsid w:val="354E57CA"/>
     <w:rsid w:val="36373035"/>
     <w:rsid w:val="377C4835"/>
     <w:rsid w:val="380AB05F"/>
     <w:rsid w:val="38F70AAB"/>
     <w:rsid w:val="38FEB980"/>
     <w:rsid w:val="3B08AE45"/>
     <w:rsid w:val="3CE16D79"/>
     <w:rsid w:val="3CE2675C"/>
     <w:rsid w:val="3D2738A8"/>
     <w:rsid w:val="3E932BEA"/>
     <w:rsid w:val="3EBC427B"/>
     <w:rsid w:val="431153F6"/>
     <w:rsid w:val="43B1CF29"/>
     <w:rsid w:val="44C1231A"/>
     <w:rsid w:val="468C991F"/>
     <w:rsid w:val="477AC009"/>
     <w:rsid w:val="4901EDD4"/>
     <w:rsid w:val="491517BC"/>
     <w:rsid w:val="492372F7"/>
     <w:rsid w:val="4968EB83"/>
     <w:rsid w:val="4E0DCDA1"/>
     <w:rsid w:val="4F55ACC9"/>
     <w:rsid w:val="51B67EF5"/>
     <w:rsid w:val="51D89DD5"/>
     <w:rsid w:val="552509E1"/>
     <w:rsid w:val="56E4CC08"/>
     <w:rsid w:val="586F7096"/>
     <w:rsid w:val="59E36B04"/>
     <w:rsid w:val="5A8663AE"/>
     <w:rsid w:val="5A8C8C76"/>
     <w:rsid w:val="5AECE201"/>
     <w:rsid w:val="5DAB4B79"/>
     <w:rsid w:val="5DEDAE0F"/>
+    <w:rsid w:val="5F345ED6"/>
     <w:rsid w:val="6007A2D2"/>
     <w:rsid w:val="60B3803E"/>
     <w:rsid w:val="60FE6105"/>
     <w:rsid w:val="6585D6F6"/>
     <w:rsid w:val="65911B30"/>
     <w:rsid w:val="66440FB1"/>
     <w:rsid w:val="67440E32"/>
     <w:rsid w:val="674F2A5F"/>
     <w:rsid w:val="6783777D"/>
     <w:rsid w:val="694797EB"/>
     <w:rsid w:val="69F0FD9A"/>
     <w:rsid w:val="6B29B4B7"/>
     <w:rsid w:val="6B5BA7C4"/>
     <w:rsid w:val="6C6E7F57"/>
     <w:rsid w:val="6D341A78"/>
     <w:rsid w:val="71B9231F"/>
     <w:rsid w:val="730E807F"/>
     <w:rsid w:val="74E6C20B"/>
     <w:rsid w:val="78C2DE57"/>
     <w:rsid w:val="7943E694"/>
     <w:rsid w:val="79B6D6DB"/>
+    <w:rsid w:val="7AEE901A"/>
     <w:rsid w:val="7CED824C"/>
     <w:rsid w:val="7D001464"/>
     <w:rsid w:val="7D6B41C6"/>
     <w:rsid w:val="7E6B9389"/>
     <w:rsid w:val="7FE0D4EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4842A1D4"/>
   <w15:docId w15:val="{8EDAAC15-F77E-4402-AD6A-1A3018D18849}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8599,52 +8183,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8711,51 +8295,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00850DCD"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="001E50FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="0"/>
@@ -8831,650 +8415,650 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="1D8383" w:themeColor="accent2"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="112E5D" w:themeColor="text2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="112E5D" w:themeColor="text2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="805200" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="112E5D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="112E5D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D6A65"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007D6A65"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D6A65"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007D6A65"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D6A65"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007D6A65"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007A50E7"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="001E50FC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="112E5D" w:themeColor="text1"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00420F93"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:color w:val="666666"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00553002"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DocumentMapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00553002"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="MS Mincho" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="MS Mincho" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00387A79"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="Comment Reference"/>
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD7AC5"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="Comment Text"/>
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD7AC5"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BD7AC5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="Comment Subject"/>
+    <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD7AC5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD7AC5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="004402BC"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="112E5D" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="112E5D" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="112E5D" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="112E5D" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="112E5D" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="112E5D" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="112E5D" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="112E5D" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001E50FC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="112E5D" w:themeColor="text1"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000E5620"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="112E5D" w:themeColor="text2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000E5620"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="1D8383" w:themeColor="accent2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="FFA500" w:themeColor="accent1"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="FFA500" w:themeColor="accent1"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="000E5620"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="000E5620"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00850DCD"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1D8383" w:themeColor="accent2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C60F7"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="112E5D" w:themeColor="text2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="112E5D" w:themeColor="text2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="805200" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="112E5D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="112E5D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2668D2" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
@@ -9487,94 +9071,94 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00C374CC"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:iCs/>
       <w:color w:val="1D8383" w:themeColor="accent2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00C374CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="1D8383" w:themeColor="accent2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:pPr>
       <w:pBdr>
-        <w:left w:val="single" w:color="FFA500" w:themeColor="accent1" w:sz="18" w:space="12"/>
+        <w:left w:val="single" w:sz="18" w:space="12" w:color="FFA500" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:line="300" w:lineRule="auto"/>
       <w:ind w:left="1224" w:right="1224"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="FFA500" w:themeColor="accent1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="FFA500" w:themeColor="accent1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
@@ -9587,215 +9171,215 @@
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="0058210B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00966DDF"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Franklin Gothic Book"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="007C2326"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable2-Accent51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent51">
     <w:name w:val="Grid Table 2 - Accent 51"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="GridTable2-Accent5"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="007C2326"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="9CC2E5" w:sz="2" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="9CC2E5" w:sz="2" w:space="0"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="9CC2E5"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="9CC2E5"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="9CC2E5"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="9CC2E5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:bottom w:val="single" w:color="9CC2E5" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9CC2E5"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="9CC2E5" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="9CC2E5"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable2-Accent5">
     <w:name w:val="Grid Table 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="007C2326"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="3473DA" w:themeColor="accent5" w:themeTint="99" w:sz="2" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="3473DA" w:themeColor="accent5" w:themeTint="99" w:sz="2" w:space="0"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="3473DA" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="3473DA" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="3473DA" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="3473DA" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:bottom w:val="single" w:color="3473DA" w:themeColor="accent5" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3473DA" w:themeColor="accent5" w:themeTint="99"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="3473DA" w:themeColor="accent5" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="3473DA" w:themeColor="accent5" w:themeTint="99"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BBD0F2" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -9808,101 +9392,50 @@
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF2C22"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A66C04"/>
     <w:rPr>
       <w:color w:val="1D8383" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
-</file>
-[...49 lines deleted...]
-</t:Tasks>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="172039765">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="202594309">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
@@ -10103,63 +9636,115 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2127459108">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i4cp.com/company/member-awards" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R5aa16d17acb44b50" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rf78b4f39957844c7" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R4a89049bbbd1422e" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="tasks.xml" Id="R23fa46ea83514d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://form.jotform.com/261515628153052" TargetMode="External" Id="R195aa30fe4874dc2" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://form.jotform.com/261515628153052" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i4cp.com/company/member-awards" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
+<t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{1247A399-9F39-4700-9C00-61FB416D486B}">
+    <t:Anchor>
+      <t:Comment id="1323379910"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{5C8CB18E-62DE-4975-A500-60CF0D23754F}" time="2026-05-15T21:00:42.507Z">
+        <t:Attribution userId="S::carrie.bevis@i4cp.com::26bb9c79-7a33-467e-b8ef-c74f4cffff69" userProvider="AD" userName="Carrie Bevis"/>
+        <t:Anchor>
+          <t:Comment id="1323379910"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{FFB3E511-FEBB-41CE-8AAA-61180728090B}" time="2026-05-15T21:00:42.507Z">
+        <t:Attribution userId="S::carrie.bevis@i4cp.com::26bb9c79-7a33-467e-b8ef-c74f4cffff69" userProvider="AD" userName="Carrie Bevis"/>
+        <t:Anchor>
+          <t:Comment id="1323379910"/>
+        </t:Anchor>
+        <t:Assign userId="S::Kat.Andersson@i4cp.com::8824efc7-ad83-47ef-95d8-ba19014c7934" userProvider="AD" userName="Kat Andersson"/>
+      </t:Event>
+      <t:Event id="{5A1FBBF4-E3C1-4614-A3A0-D43E6EB24B82}" time="2026-05-15T21:00:42.507Z">
+        <t:Attribution userId="S::carrie.bevis@i4cp.com::26bb9c79-7a33-467e-b8ef-c74f4cffff69" userProvider="AD" userName="Carrie Bevis"/>
+        <t:Anchor>
+          <t:Comment id="1323379910"/>
+        </t:Anchor>
+        <t:SetTitle title="@Kat Andersson - Would you edit this for me? Helping to better frame it for members, drumming up the importance, etc?"/>
+      </t:Event>
+      <t:Event id="{7471B944-BF1C-465D-A288-5D36EAC6C9A6}" time="2026-05-22T20:53:02.332Z">
+        <t:Attribution userId="S::kat.andersson@i4cp.com::8824efc7-ad83-47ef-95d8-ba19014c7934" userProvider="AD" userName="Kat Andersson"/>
+        <t:Anchor>
+          <t:Comment id="1130838328"/>
+        </t:Anchor>
+        <t:UnassignAll/>
+      </t:Event>
+      <t:Event id="{52340949-1889-4812-B3D8-3AB60D2BFCFC}" time="2026-05-22T20:53:02.332Z">
+        <t:Attribution userId="S::kat.andersson@i4cp.com::8824efc7-ad83-47ef-95d8-ba19014c7934" userProvider="AD" userName="Kat Andersson"/>
+        <t:Anchor>
+          <t:Comment id="1130838328"/>
+        </t:Anchor>
+        <t:Assign userId="S::carrie.bevis@i4cp.com::26bb9c79-7a33-467e-b8ef-c74f4cffff69" userProvider="AD" userName="Carrie Bevis"/>
+      </t:Event>
+      <t:Event id="{982F1D3B-48FE-4FC5-A1A2-E0AF023F1CE4}" time="2026-05-22T21:27:37.079Z">
+        <t:Attribution userId="S::carrie.bevis@i4cp.com::26bb9c79-7a33-467e-b8ef-c74f4cffff69" userProvider="AD" userName="Carrie Bevis"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+</t:Tasks>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Theme_i4cp_2018">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme_i4cp_2018">
   <a:themeElements>
     <a:clrScheme name="i4cp - New Branding">
       <a:dk1>
         <a:srgbClr val="112E5D"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="112E5D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FFA500"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="1D8383"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="0B1AFC"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="309AFB"/>
@@ -10392,51 +9977,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Theme_i4cp_2018" id="{DFB52B49-31D3-4D96-B48B-2B4C62419ED0}" vid="{737123DB-5DEB-4761-A4C1-1C19AEE11F23}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001924F87C991B0745B175B1EEDEECC826" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="73e1c6dbd5a94b918d474d3be78227a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4af8398f-9acf-4407-8daf-2d011b96ca1e" xmlns:ns3="d74763d8-5f46-47bf-9a0f-ec50146a0fda" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="65ece87ae847c9143f83a28d5d361419" ns2:_="" ns3:_="">
     <xsd:import namespace="4af8398f-9acf-4407-8daf-2d011b96ca1e"/>
     <xsd:import namespace="d74763d8-5f46-47bf-9a0f-ec50146a0fda"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:PotentialWinner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -10603,120 +10193,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="d74763d8-5f46-47bf-9a0f-ec50146a0fda" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4af8398f-9acf-4407-8daf-2d011b96ca1e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <PotentialWinner xmlns="4af8398f-9acf-4407-8daf-2d011b96ca1e">false</PotentialWinner>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED599C0D-1BE0-4540-A08C-0D61C99594DB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC37241B-5F96-486B-9C4A-740E19164030}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D507F797-0AAB-4A2E-A2A5-35D0678DA5DE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D507F797-0AAB-4A2E-A2A5-35D0678DA5DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4af8398f-9acf-4407-8daf-2d011b96ca1e"/>
+    <ds:schemaRef ds:uri="d74763d8-5f46-47bf-9a0f-ec50146a0fda"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC37241B-5F96-486B-9C4A-740E19164030}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED599C0D-1BE0-4540-A08C-0D61C99594DB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C177B754-8C5B-48B1-9A9A-CA57B2C5937C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="20f66901-9b7a-46f9-80a0-e7a399c488e1"/>
-    <ds:schemaRef ds:uri="63c8324b-6806-4062-a932-bc5b94996fd9"/>
+    <ds:schemaRef ds:uri="d74763d8-5f46-47bf-9a0f-ec50146a0fda"/>
+    <ds:schemaRef ds:uri="4af8398f-9acf-4407-8daf-2d011b96ca1e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>772</Words>
+  <Characters>4406</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5168</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Erik Samdahl</dc:creator>
-  <lastModifiedBy>Carrie Bevis</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2011-01-26T16:46:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101001924F87C991B0745B175B1EEDEECC826</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>